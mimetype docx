--- v0 (2026-03-15)
+++ v1 (2026-04-29)
@@ -9,51 +9,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9734" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="494"/>
         <w:gridCol w:w="2277"/>
         <w:gridCol w:w="845"/>
         <w:gridCol w:w="3862"/>
         <w:gridCol w:w="2224"/>
         <w:gridCol w:w="32"/>
       </w:tblGrid>
       <w:tr w:rsidR="006C7481" w14:paraId="251213EB" w14:textId="77777777" w:rsidTr="008A5AAE">
@@ -195,168 +195,94 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2771" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4192DDD6" w14:textId="77777777" w:rsidR="006C7481" w:rsidRDefault="006C7481" w:rsidP="00E0120B"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4707" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A552ED0" w14:textId="619A745D" w:rsidR="006C7481" w:rsidRPr="008A5AAE" w:rsidRDefault="007F3F3C" w:rsidP="00E0120B">
+          <w:p w14:paraId="3A552ED0" w14:textId="7C7CAB4E" w:rsidR="006C7481" w:rsidRPr="008A5AAE" w:rsidRDefault="002A097F" w:rsidP="002A097F">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r w:rsidRPr="00E63744">
+              <w:r w:rsidRPr="008C6770">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
-                <w:t>www.</w:t>
-[...15 lines deleted...]
-                <w:t>.org</w:t>
+                <w:t>www.jidmis.org</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="004E0DFF">
+          </w:p>
+          <w:p w14:paraId="70F1B3C2" w14:textId="0BD634B2" w:rsidR="00DE45C9" w:rsidRPr="00DE45C9" w:rsidRDefault="00DE45C9" w:rsidP="00DE45C9">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...29 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DE45C9">
               <w:rPr>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>eISSN</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00DE45C9">
+              <w:t xml:space="preserve">eISSN: </w:t>
+            </w:r>
+            <w:r w:rsidR="002A097F" w:rsidRPr="002A097F">
               <w:rPr>
                 <w:color w:val="000080"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">: </w:t>
-[...27 lines deleted...]
-              <w:t>xxxx</w:t>
+              <w:t>3079-0875</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2256" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0389FD49" w14:textId="77777777" w:rsidR="006C7481" w:rsidRPr="006F672B" w:rsidRDefault="006C7481" w:rsidP="00E0120B"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006C7481" w14:paraId="3C5EEF27" w14:textId="77777777" w:rsidTr="00E0120B">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9734" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
@@ -627,110 +553,57 @@
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9208" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="372A06D3" w14:textId="755A8307" w:rsidR="006C7481" w:rsidRPr="00CA466E" w:rsidRDefault="006C7481" w:rsidP="003D7749">
             <w:pPr>
               <w:pStyle w:val="JOPIaffiliations"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D427AA">
-              <w:t xml:space="preserve">Department of </w:t>
-[...17 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve">Department of Aeronatical, Automotive and Offfshore Engineering, </w:t>
+            </w:r>
             <w:r w:rsidRPr="0049671B">
-              <w:t>Fakulti</w:t>
-[...23 lines deleted...]
-              <w:t>Univers</w:t>
+              <w:t>Fakulti Kejuruteraan Mekanikal, Univers</w:t>
             </w:r>
             <w:r>
-              <w:t>iti</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> Malaysia, </w:t>
+              <w:t xml:space="preserve">iti Teknologi Malaysia, </w:t>
             </w:r>
             <w:r w:rsidRPr="0049671B">
               <w:t>Joho</w:t>
             </w:r>
             <w:r>
               <w:t>r,</w:t>
             </w:r>
             <w:r w:rsidRPr="00D427AA">
               <w:t xml:space="preserve"> Malaysia</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006C7481" w14:paraId="53A8011C" w14:textId="77777777" w:rsidTr="008A5AAE">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="32" w:type="dxa"/>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="494" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
@@ -766,71 +639,51 @@
             <w:tcW w:w="9208" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="745DF5B4" w14:textId="77777777" w:rsidR="006C7481" w:rsidRPr="00D427AA" w:rsidRDefault="006C7481" w:rsidP="00E0120B">
             <w:pPr>
               <w:ind w:left="-115"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00466763">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Department of Mechanical Engineering, Faculty of Engineering, Kano University of Science and Technology, </w:t>
-[...19 lines deleted...]
-              <w:t>, Nigeria</w:t>
+              <w:t>Department of Mechanical Engineering, Faculty of Engineering, Kano University of Science and Technology, Wudil, Nigeria</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006C7481" w14:paraId="5AFFF624" w14:textId="77777777" w:rsidTr="008A5AAE">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="32" w:type="dxa"/>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="494" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6F3F7FC9" w14:textId="77777777" w:rsidR="006C7481" w:rsidRDefault="006C7481" w:rsidP="00E0120B">
             <w:pPr>
               <w:ind w:left="-86"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -1399,59 +1252,51 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02E1EC89" w14:textId="77777777" w:rsidR="004704D8" w:rsidRDefault="00AD6294" w:rsidP="003D7749">
       <w:pPr>
         <w:pStyle w:val="JOPIheading1"/>
       </w:pPr>
       <w:r>
         <w:t>1. Introduction</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="303C08B4" w14:textId="77777777" w:rsidR="004704D8" w:rsidRDefault="004704D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A26BF6E" w14:textId="124FE66A" w:rsidR="004704D8" w:rsidRDefault="003D7749" w:rsidP="003D7749">
       <w:pPr>
         <w:pStyle w:val="JOPItext"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The first sentence should start here [1]. </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> have </w:t>
+        <w:t xml:space="preserve">The first sentence should start here [1]. Should have </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>one spacing</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>after section header</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>indent of the first line of paragraph</w:t>
       </w:r>
@@ -1506,196 +1351,147 @@
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">The last few decades have witnessed vast research on new types of heat transfer fluids, namely nanofluids. Nanofluid is a fluid that contains nanometer-sized solid particles. The nanofluid was introduced by Choi </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">et al., </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[2] and it has been proven to give better heat transfer efficiency compared to conventional fluids.  Detailed reviews on the physical and thermal properties of nanofluids can be seen in review papers by several authors [3-5]. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Important note: Citation cannot stand alone as subject or object. It just as a supportive to a statement</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. For example, “was also conducted by [4]", should be written as “was also conducted by </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uithof </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>[4]” (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>et al., must be in italic style</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B8AA7DF" w14:textId="77777777" w:rsidR="004704D8" w:rsidRDefault="00AD6294">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> paragraph starts here (</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Second paragraph starts here (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>no spacing between paragraphs</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For example:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> A </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> can be produced by dispersing metallic or non-metallic nanoparticles or nanofibers with a typical size of less than 100 nm in a base liquid.</w:t>
+        <w:t xml:space="preserve"> A nanofluid can be produced by dispersing metallic or non-metallic nanoparticles or nanofibers with a typical size of less than 100 nm in a base liquid.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6156BF5F" w14:textId="77777777" w:rsidR="004704D8" w:rsidRDefault="00AD6294">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Generally, in manuscript, </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> have: </w:t>
+        <w:t xml:space="preserve">Generally, in manuscript, should have: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1. Introduction</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (research background and Literature Review); </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2. Methodology</w:t>
@@ -1835,59 +1631,51 @@
       <w:r>
         <w:t>1.1 Sub Section Header (</w:t>
       </w:r>
       <w:r w:rsidRPr="003D7749">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="003D7749">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>apital Letter of Each Word; No indent; Font style: Calibri &amp; Italic; Font Size: 12</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A8E8603" w14:textId="77777777" w:rsidR="004704D8" w:rsidRDefault="00AD6294" w:rsidP="003D7749">
       <w:pPr>
         <w:pStyle w:val="JOPIheading3"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">1.1.1 Sub </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> section header (</w:t>
+        <w:t>1.1.1 Sub sub section header (</w:t>
       </w:r>
       <w:r w:rsidRPr="003D7749">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="003D7749">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>entence case; No indent; Font style: Calibri &amp; Italic; Font Size: 12</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38B7E13B" w14:textId="77777777" w:rsidR="004704D8" w:rsidRDefault="004704D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1895,111 +1683,75 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01485A7F" w14:textId="77777777" w:rsidR="004704D8" w:rsidRDefault="00AD6294">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Header level three (1.1.1) and above will follow header level three style. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">No </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> between each header</w:t>
+        <w:t>No spacing between each header</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. However, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>before starting the first paragraph</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">, must </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">have </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>one spacing after the header</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FC4673E" w14:textId="77777777" w:rsidR="004704D8" w:rsidRDefault="00AD6294">
@@ -2358,113 +2110,79 @@
     </w:p>
     <w:p w14:paraId="6F80072E" w14:textId="77777777" w:rsidR="004704D8" w:rsidRPr="004E595E" w:rsidRDefault="00AD6294">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E595E">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                             (a) (</w:t>
       </w:r>
       <w:r w:rsidRPr="004E595E">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Font </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Font style: Calibri; Font size: 10</w:t>
+      </w:r>
       <w:r w:rsidRPr="004E595E">
         <w:rPr>
-          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>style:</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">)                             (b) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DA05E88" w14:textId="77777777" w:rsidR="004704D8" w:rsidRDefault="00AD6294" w:rsidP="003D7749">
       <w:pPr>
         <w:pStyle w:val="JOPIfiguretitle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Fig. 1.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Figure quality (a) Unclear and unreadable content (b) Clear and readable content (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Font style: </w:t>
-[...13 lines deleted...]
-        <w:t>; Font size: 11; Paragraph: Align left</w:t>
+        <w:t>Font style: calibri; Font size: 11; Paragraph: Align left</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C5753C2" w14:textId="77777777" w:rsidR="004704D8" w:rsidRDefault="004704D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D3516D7" w14:textId="77777777" w:rsidR="004704D8" w:rsidRDefault="00AD6294">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -2551,213 +2269,162 @@
         </w:rPr>
         <w:t>under</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>paragraph</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> that </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> the Figure</w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>discussed about the Figure</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Authors should </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>try</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to make </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">economical use of </w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> for example</w:t>
+        <w:t>economical use of the space</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the page; for example</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68B9F604" w14:textId="77777777" w:rsidR="004704D8" w:rsidRDefault="004704D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="411FF555" w14:textId="77777777" w:rsidR="004704D8" w:rsidRDefault="004704D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02139DB7" w14:textId="77777777" w:rsidR="004704D8" w:rsidRDefault="004704D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4596352B" w14:textId="77777777" w:rsidR="004704D8" w:rsidRDefault="00AD6294" w:rsidP="003D7749">
       <w:pPr>
         <w:pStyle w:val="JOPIlist"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">avoid excessively large white space borders around your </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>avoid excessively large white space borders around your graphics;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2E829B99" w14:textId="77777777" w:rsidR="004704D8" w:rsidRDefault="00AD6294">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">try to design illustrations that make good use of the available space—avoid unnecessarily large amounts of white space within the </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>try to design illustrations that make good use of the available space—avoid unnecessarily large amounts of white space within the graphic;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6398196B" w14:textId="77777777" w:rsidR="004704D8" w:rsidRDefault="00AD6294">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
@@ -3367,62 +3034,52 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="41E8326F" w14:textId="77777777" w:rsidR="004704D8" w:rsidRDefault="00AD6294">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                        </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">Note: For long </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Note: For long caption</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="03E392C3" w14:textId="77777777" w:rsidR="004704D8" w:rsidRDefault="004704D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a1"/>
         <w:tblW w:w="6435" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="dashed" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="dashed" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="dashed" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="dashed" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
@@ -3526,71 +3183,51 @@
               </w:pBdr>
               <w:ind w:left="28" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Fig. 3. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Figure with short caption (caption </w:t>
-[...19 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Figure with short caption (caption centred)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0039F120" w14:textId="77777777" w:rsidR="004704D8" w:rsidRDefault="00AD6294">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1701"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Note: For short caption</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49E3FA6B" w14:textId="77777777" w:rsidR="004704D8" w:rsidRDefault="004704D8">
@@ -3605,156 +3242,99 @@
     </w:p>
     <w:p w14:paraId="4A0AB1A4" w14:textId="77777777" w:rsidR="004704D8" w:rsidRDefault="00AD6294">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>For example:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> A model of VFE-2 model was designed and fabricated in </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Malaysia wind tunnel under Malaysian Ministry of Education grant, as shown in </w:t>
+        <w:t xml:space="preserve"> A model of VFE-2 model was designed and fabricated in Universiti Malaysia wind tunnel under Malaysian Ministry of Education grant, as shown in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Figure 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> below [4]. The </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> was exactly based on the original profile of Chu and Lucking [6] as </w:t>
+        <w:t xml:space="preserve"> below [4]. The designed was exactly based on the original profile of Chu and Lucking [6] as </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Figure 3.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="174DAF7B" w14:textId="77777777" w:rsidR="004704D8" w:rsidRDefault="00AD6294">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> detailed experimental data. The VFE-2 experiments were carried out for both sharp and blunt leading edge shape delta wing [1-3]. </w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Few years later, a new research group is formed to further investigate the flow structure on the blunt-edged delta wing, the team called as Vortex Flow Experiment (VFE-2). The main objective of the VFE-2 test was to validate the results of Navier-Stokes calculations and to obtain a more detailed experimental data. The VFE-2 experiments were carried out for both sharp and blunt leading edge shape delta wing [1-3]. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A51BF6D" w14:textId="77777777" w:rsidR="004704D8" w:rsidRDefault="004704D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D2985D9" w14:textId="77777777" w:rsidR="004704D8" w:rsidRDefault="00AD6294">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
@@ -3919,83 +3499,51 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Mat </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">., [7] has performed a </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> upstream with angle of attack; however, there is no data in VFE-2 indicating that the vortex progressed up to the Apex region with angle of attack increases.</w:t>
+        <w:t>., [7] has performed a comprehensive flow visualization studies on blunt-edge delta wing. The primary vortex is developed at certain chordwise position and progress upstream with angle of attack; however, there is no data in VFE-2 indicating that the vortex progressed up to the Apex region with angle of attack increases.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68404583" w14:textId="77777777" w:rsidR="004704D8" w:rsidRDefault="004704D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04B78ED5" w14:textId="77777777" w:rsidR="004704D8" w:rsidRDefault="004704D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10EF257F" w14:textId="77777777" w:rsidR="004704D8" w:rsidRDefault="004704D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4023,60 +3571,58 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2.2 Table Style and Format</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23ACF03D" w14:textId="77777777" w:rsidR="004704D8" w:rsidRDefault="004704D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C892250" w14:textId="77777777" w:rsidR="004704D8" w:rsidRDefault="00AD6294">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Table</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> should be placed at the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>center</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
@@ -4175,67 +3721,57 @@
         </w:rPr>
         <w:t>paragraph</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> that </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>discussed about the Table.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> style</w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Font style</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">font size </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:r>
@@ -4276,108 +3812,88 @@
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, respectively. The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>content</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> must be </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> left</w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>align left</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">font size </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Table </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Table caption</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. The caption </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
@@ -4513,60 +4029,52 @@
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Distance (m)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1893" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3A192F7E" w14:textId="77777777" w:rsidR="004704D8" w:rsidRDefault="00AD6294">
             <w:pPr>
               <w:ind w:left="28" w:firstLine="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Velocity (</w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Velocity (ms</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>–1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004704D8" w14:paraId="4EE000AF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1793" w:type="dxa"/>
             <w:tcBorders>
@@ -4951,194 +4459,164 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50A71A76" w14:textId="77777777" w:rsidR="004704D8" w:rsidRDefault="00AD6294">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">All </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>equation</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> that mentioned in body paragraph should be written as </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Eq. (1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Please use Microsoft Equation </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">. Please use Microsoft Equation in order to present an equation. The </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">font size </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>in order to</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">of equation is </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> present an equation. The </w:t>
-[...42 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>. Each equation must be numbered as follow</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="35AF0845" w14:textId="77777777" w:rsidR="004704D8" w:rsidRDefault="004704D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16DD0C05" w14:textId="77777777" w:rsidR="004704D8" w:rsidRDefault="00AD6294">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:object w:dxaOrig="947" w:dyaOrig="621" w14:anchorId="3739650A">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="" style="width:47.25pt;height:31.5pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:ole="">
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="" style="width:47.4pt;height:31.2pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:ole="">
             <v:imagedata r:id="rId16" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1790417957" r:id="rId17"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1835199284" r:id="rId17"/>
         </w:object>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
@@ -5242,174 +4720,124 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17516FE2" w14:textId="77777777" w:rsidR="004704D8" w:rsidRDefault="00AD6294">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For example:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> This section discusses the results obtained from the surface pressure measurement study. The effects of angle of attack, Reynolds number and </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> bluntness are discussed in the next sub section. </w:t>
+        <w:t xml:space="preserve"> This section discusses the results obtained from the surface pressure measurement study. The effects of angle of attack, Reynolds number and leading edge bluntness are discussed in the next sub section. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A3DDC56" w14:textId="77777777" w:rsidR="004704D8" w:rsidRDefault="004704D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="223AA1AA" w14:textId="77777777" w:rsidR="004704D8" w:rsidRDefault="00AD6294">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">3.1.1 The effect of </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> of attack</w:t>
+        <w:t>3.1.1 The effect of angle of attack</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E58C91B" w14:textId="77777777" w:rsidR="004704D8" w:rsidRDefault="004704D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F27DC2F" w14:textId="77777777" w:rsidR="004704D8" w:rsidRDefault="00AD6294">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The test configuration for this experiment is in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Table 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> for the experiment at Reynolds number of 2×10</w:t>
+        <w:t>. Nevertheless for the experiment at Reynolds number of 2×10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, the angle of attack was limited to α = 23° only.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6736ECEF" w14:textId="77777777" w:rsidR="004704D8" w:rsidRDefault="004704D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="2835"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="yellow"/>
@@ -5417,59 +4845,51 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="412C8263" w14:textId="77777777" w:rsidR="004704D8" w:rsidRDefault="00AD6294">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2977"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Table 1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6392E994" w14:textId="77777777" w:rsidR="004704D8" w:rsidRDefault="00AD6294" w:rsidP="003D7749">
       <w:pPr>
         <w:pStyle w:val="JOPItabletitle"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">The values of </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> number and velocity</w:t>
+        <w:t>The values of Reynolds number and velocity</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a4"/>
         <w:tblW w:w="4536" w:type="dxa"/>
         <w:tblInd w:w="2943" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2307"/>
         <w:gridCol w:w="2229"/>
       </w:tblGrid>
       <w:tr w:rsidR="004704D8" w14:paraId="6199CC03" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2307" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1617B5E6" w14:textId="77777777" w:rsidR="004704D8" w:rsidRDefault="00AD6294">
@@ -5566,67 +4986,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="743CEDA8" w14:textId="77777777" w:rsidR="004704D8" w:rsidRDefault="00AD6294">
             <w:r>
               <w:t>36 m/s</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="34D01934" w14:textId="77777777" w:rsidR="004704D8" w:rsidRDefault="00AD6294">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">To differentiate the effects of Reynolds number, the experiments </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> also performed at two speeds of 18 m/s and 36 m/s that corresponding to 1×10</w:t>
+        <w:t>To differentiate the effects of Reynolds number, the experiments was also performed at two speeds of 18 m/s and 36 m/s that corresponding to 1×10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and 2×10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
@@ -5756,138 +5160,97 @@
     </w:p>
     <w:p w14:paraId="57618CDC" w14:textId="77777777" w:rsidR="004704D8" w:rsidRDefault="004704D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5465AA77" w14:textId="77777777" w:rsidR="004704D8" w:rsidRDefault="00AD6294">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">where the dynamic </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, density of air, </w:t>
+        <w:t xml:space="preserve">where the dynamic viscosity, μ, density of air, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>𝜌</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and length, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>x</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> taken as 1.846 ×10</w:t>
+        <w:t xml:space="preserve"> were taken as 1.846 ×10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>-5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> kg/</w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> kg/ms</w:t>
+      </w:r>
       <m:oMath>
         <m:sSup>
           <m:sSupPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSupPr>
           <m:e>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <m:t>10</m:t>
             </m:r>
           </m:e>
           <m:sup>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
@@ -6556,178 +5919,166 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="490" w:hanging="490"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>[3]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="003D412E">
-        <w:t>Žižović</w:t>
-[...11 lines deleted...]
-        <w:t>, D. (2019). New model for determining criteria weights: Level Based Weight Assessment (LBWA) model. Decision Making: Applications in Management and Engineering, 2(2), 126-137.</w:t>
+        <w:t>Žižović, M., &amp; Pamucar, D. (2019). New model for determining criteria weights: Level Based Weight Assessment (LBWA) model. Decision Making: Applications in Management and Engineering, 2(2), 126-137.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidR="003D412E" w:rsidRPr="003D412E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.31181/dmame1902102z </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="004704D8" w:rsidSect="008A5AAE">
       <w:headerReference w:type="default" r:id="rId21"/>
       <w:footerReference w:type="default" r:id="rId22"/>
       <w:headerReference w:type="first" r:id="rId23"/>
       <w:footerReference w:type="first" r:id="rId24"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="576" w:footer="360" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7B323940" w14:textId="77777777" w:rsidR="00C9669B" w:rsidRDefault="00C9669B">
+    <w:p w14:paraId="542D6572" w14:textId="77777777" w:rsidR="00CB72FB" w:rsidRDefault="00CB72FB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50CB3F1D" w14:textId="77777777" w:rsidR="00C9669B" w:rsidRDefault="00C9669B"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="7E7E7748" w14:textId="77777777" w:rsidR="00C9669B" w:rsidRDefault="00C9669B"/>
+    <w:p w14:paraId="6C99B7C7" w14:textId="77777777" w:rsidR="00CB72FB" w:rsidRDefault="00CB72FB"/>
+    <w:p w14:paraId="602C46AD" w14:textId="77777777" w:rsidR="00CB72FB" w:rsidRDefault="00CB72FB"/>
+    <w:p w14:paraId="1DA03E94" w14:textId="77777777" w:rsidR="00CB72FB" w:rsidRDefault="00CB72FB"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7206F5FF" w14:textId="77777777" w:rsidR="00C9669B" w:rsidRDefault="00C9669B">
+    <w:p w14:paraId="7B2274A0" w14:textId="77777777" w:rsidR="00CB72FB" w:rsidRDefault="00CB72FB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10181E4B" w14:textId="77777777" w:rsidR="00C9669B" w:rsidRDefault="00C9669B"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="52B5D2B5" w14:textId="77777777" w:rsidR="00C9669B" w:rsidRDefault="00C9669B"/>
+    <w:p w14:paraId="73E11DCD" w14:textId="77777777" w:rsidR="00CB72FB" w:rsidRDefault="00CB72FB"/>
+    <w:p w14:paraId="1E412F18" w14:textId="77777777" w:rsidR="00CB72FB" w:rsidRDefault="00CB72FB"/>
+    <w:p w14:paraId="45B87BAB" w14:textId="77777777" w:rsidR="00CB72FB" w:rsidRDefault="00CB72FB"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria (Body)">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="35A33821" w14:textId="77777777" w:rsidR="004704D8" w:rsidRDefault="00AD6294">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
@@ -6760,51 +6111,51 @@
   <w:p w14:paraId="51AD12F8" w14:textId="77777777" w:rsidR="004704D8" w:rsidRDefault="004704D8">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="35761D06" w14:textId="77777777" w:rsidR="002B17BD" w:rsidRDefault="002B17BD"/>
   <w:p w14:paraId="701C843D" w14:textId="77777777" w:rsidR="002B17BD" w:rsidRDefault="002B17BD"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="32BEE532" w14:textId="6E424506" w:rsidR="004704D8" w:rsidRDefault="00AD6294">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
@@ -6818,73 +6169,73 @@
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00726FCC">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="6A312DC8" w14:textId="77777777" w:rsidR="002B17BD" w:rsidRDefault="002B17BD"/>
   <w:p w14:paraId="5707FCBF" w14:textId="77777777" w:rsidR="002B17BD" w:rsidRDefault="002B17BD"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0663403F" w14:textId="77777777" w:rsidR="00C9669B" w:rsidRDefault="00C9669B" w:rsidP="00270B3F">
+    <w:p w14:paraId="4CB3AADC" w14:textId="77777777" w:rsidR="00CB72FB" w:rsidRDefault="00CB72FB" w:rsidP="00270B3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="471DE4C6" w14:textId="77777777" w:rsidR="00C9669B" w:rsidRDefault="00C9669B">
+    <w:p w14:paraId="7ED14A31" w14:textId="77777777" w:rsidR="00CB72FB" w:rsidRDefault="00CB72FB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60DE5ECA" w14:textId="77777777" w:rsidR="00C9669B" w:rsidRDefault="00C9669B"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="3C183039" w14:textId="77777777" w:rsidR="00C9669B" w:rsidRDefault="00C9669B"/>
+    <w:p w14:paraId="3E1846BE" w14:textId="77777777" w:rsidR="00CB72FB" w:rsidRDefault="00CB72FB"/>
+    <w:p w14:paraId="445EB420" w14:textId="77777777" w:rsidR="00CB72FB" w:rsidRDefault="00CB72FB"/>
+    <w:p w14:paraId="003105F2" w14:textId="77777777" w:rsidR="00CB72FB" w:rsidRDefault="00CB72FB"/>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="1367FE69" w14:textId="77777777" w:rsidR="006C7481" w:rsidRPr="00CA466E" w:rsidRDefault="006C7481" w:rsidP="00BD03D3">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:iCs/>
         </w:rPr>
@@ -6903,79 +6254,69 @@
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20AC43D9" w14:textId="4068D935" w:rsidR="006C7481" w:rsidRPr="00BD03D3" w:rsidRDefault="007F3F3C" w:rsidP="006C7481">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:lang w:val="en-SG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F3F3C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-SG"/>
         </w:rPr>
-        <w:t>https://doi.org/10.59543/</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007F3F3C">
+        <w:t>https://doi.org/10.59543/ijidmis</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE45C9" w:rsidRPr="007F3F3C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-SG"/>
         </w:rPr>
-        <w:t>ijidmis</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t>xxxx</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="35AED362" w14:textId="08855A84" w:rsidR="004704D8" w:rsidRPr="004E0DFF" w:rsidRDefault="007F3F3C">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="0070C0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007F3F3C">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
@@ -7033,69 +6374,69 @@
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>, (202</w:t>
     </w:r>
     <w:r w:rsidR="004E595E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>) XX-XX</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3D8220EE" w14:textId="77777777" w:rsidR="004704D8" w:rsidRPr="004E595E" w:rsidRDefault="004704D8">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="4436111E" w14:textId="47936DB8" w:rsidR="004704D8" w:rsidRPr="004E595E" w:rsidRDefault="007F3F3C" w:rsidP="003D7749">
+  <w:p w14:paraId="4436111E" w14:textId="6665FA1A" w:rsidR="004704D8" w:rsidRPr="004E595E" w:rsidRDefault="007F3F3C" w:rsidP="003D7749">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007F3F3C">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Journal of Intelligent Decision Making and Information</w:t>
     </w:r>
@@ -7115,125 +6456,136 @@
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>,</w:t>
     </w:r>
     <w:r w:rsidR="00AD6294" w:rsidRPr="004E595E">
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00E4338C" w:rsidRPr="004E595E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Volume </w:t>
     </w:r>
-    <w:r w:rsidR="004E0DFF" w:rsidRPr="004E595E">
+    <w:r w:rsidR="002A097F">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>3</w:t>
     </w:r>
     <w:r w:rsidR="00AD6294" w:rsidRPr="004E595E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">, </w:t>
     </w:r>
     <w:r w:rsidR="004E595E" w:rsidRPr="004E595E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>2024</w:t>
+      <w:t>202</w:t>
+    </w:r>
+    <w:r w:rsidR="002A097F">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="00504568">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">, </w:t>
     </w:r>
     <w:r w:rsidR="00AD6294" w:rsidRPr="004E595E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>XX-XX</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="295CC559" w14:textId="77777777" w:rsidR="002B17BD" w:rsidRPr="004E595E" w:rsidRDefault="002B17BD" w:rsidP="003D7749">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="182B56C2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DCA4342A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:pStyle w:val="JOPIlist"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
@@ -7284,178 +6636,180 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1888687363">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDY2NrAwNzY2NzA0MzC2NLVQ0lEKTi0uzszPAykwqgUAPBJYvSwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="004704D8"/>
     <w:rsid w:val="000203C1"/>
     <w:rsid w:val="00042112"/>
     <w:rsid w:val="00144CCD"/>
     <w:rsid w:val="001B475D"/>
     <w:rsid w:val="0021515E"/>
     <w:rsid w:val="00240C1B"/>
     <w:rsid w:val="002612CA"/>
     <w:rsid w:val="00270B3F"/>
     <w:rsid w:val="00274FE6"/>
+    <w:rsid w:val="002A097F"/>
     <w:rsid w:val="002B17BD"/>
     <w:rsid w:val="002B236F"/>
     <w:rsid w:val="002D5537"/>
     <w:rsid w:val="003546A6"/>
     <w:rsid w:val="00374986"/>
     <w:rsid w:val="00382AF4"/>
     <w:rsid w:val="003B74AF"/>
     <w:rsid w:val="003C5891"/>
     <w:rsid w:val="003D29C3"/>
     <w:rsid w:val="003D412E"/>
     <w:rsid w:val="003D7749"/>
     <w:rsid w:val="00414A9C"/>
     <w:rsid w:val="004704D8"/>
     <w:rsid w:val="004972C4"/>
     <w:rsid w:val="004E0DFF"/>
     <w:rsid w:val="004E595E"/>
     <w:rsid w:val="00504568"/>
     <w:rsid w:val="005700EB"/>
     <w:rsid w:val="006C7481"/>
     <w:rsid w:val="006D6BC6"/>
     <w:rsid w:val="006E6271"/>
     <w:rsid w:val="007132C4"/>
     <w:rsid w:val="0071736B"/>
     <w:rsid w:val="00726FCC"/>
     <w:rsid w:val="007C6E95"/>
     <w:rsid w:val="007F3F3C"/>
     <w:rsid w:val="00815A65"/>
     <w:rsid w:val="008A5AAE"/>
     <w:rsid w:val="009152BE"/>
     <w:rsid w:val="00982CAF"/>
     <w:rsid w:val="009A79CF"/>
     <w:rsid w:val="009F0B95"/>
     <w:rsid w:val="00AD6294"/>
     <w:rsid w:val="00AD6959"/>
     <w:rsid w:val="00B04D4F"/>
     <w:rsid w:val="00B9039B"/>
     <w:rsid w:val="00BA2111"/>
     <w:rsid w:val="00BD03D3"/>
     <w:rsid w:val="00BD2B6E"/>
     <w:rsid w:val="00BD2F47"/>
     <w:rsid w:val="00C27A62"/>
     <w:rsid w:val="00C6593B"/>
     <w:rsid w:val="00C9669B"/>
+    <w:rsid w:val="00CB72FB"/>
     <w:rsid w:val="00CC12E4"/>
     <w:rsid w:val="00CF2D1B"/>
     <w:rsid w:val="00DA1193"/>
     <w:rsid w:val="00DC1099"/>
     <w:rsid w:val="00DE45C9"/>
     <w:rsid w:val="00DF3C11"/>
     <w:rsid w:val="00DF5AA7"/>
+    <w:rsid w:val="00E3191A"/>
     <w:rsid w:val="00E4338C"/>
     <w:rsid w:val="00E44D6F"/>
     <w:rsid w:val="00F40A75"/>
     <w:rsid w:val="00FA5AA3"/>
     <w:rsid w:val="00FB32DF"/>
     <w:rsid w:val="00FC0EF9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sr-Latn-RS" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7F26227D"/>
   <w15:docId w15:val="{4FD0E389-E233-432D-9865-F307CC941891}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="sr-Latn-RS" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8787,73 +8141,73 @@
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="value">
     <w:name w:val="value"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="003D412E"/>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004E0DFF"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="380204675">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.crossref.org/simpleTextQuery" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.wmf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.31181/dmame1902102z%20" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.31181/dmame181221015k" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jidmis.org.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.crossref.org/simpleTextQuery" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.wmf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.31181/dmame1902102z%20" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.31181/dmame181221015k" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jidmis.org.rg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -9153,73 +8507,73 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B7D1BE46-6572-426D-B01B-53D39BA1276C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>2024</Words>
-  <Characters>10669</Characters>
+  <Words>1735</Words>
+  <Characters>10949</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>288</Lines>
-  <Paragraphs>136</Paragraphs>
+  <Lines>312</Lines>
+  <Paragraphs>158</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Faculty of Transport and Traffic Engineering</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12557</CharactersWithSpaces>
+  <CharactersWithSpaces>12526</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Simic Vladimir</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>ad7f2a54c41f7cad41851a6d28aad2beddddf5f57231e3608dc77c39e7f047df</vt:lpwstr>
   </property>
 </Properties>
 </file>